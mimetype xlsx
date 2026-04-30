--- v3 (2026-03-14)
+++ v4 (2026-04-30)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="831" uniqueCount="831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="839">
   <si>
     <t>Министарство државне управе и локалне самоуправе</t>
   </si>
   <si>
     <t>ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТРАНАКА</t>
   </si>
   <si>
     <t xml:space="preserve">Редни број уписа: </t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">Назив политичке странке: </t>
   </si>
   <si>
     <t>Демократска странка</t>
   </si>
   <si>
     <t xml:space="preserve">Скраћени назив: </t>
   </si>
   <si>
     <t>ДС</t>
   </si>
   <si>
@@ -117,51 +117,51 @@
   <si>
     <t xml:space="preserve">Датум доношења решења о брисању: </t>
   </si>
   <si>
     <t>10.6.2013.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>„Јединствена Србија''</t>
   </si>
   <si>
     <t>ЈС</t>
   </si>
   <si>
     <t>18.2.2004.</t>
   </si>
   <si>
     <t>30.9.2009.</t>
   </si>
   <si>
     <t>Јагодина</t>
   </si>
   <si>
-    <t>Далибор Марковић</t>
+    <t>Далибор Марковић Палма</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Политичка странка "ЗЕЛЕНИ-СОЦИЈАЛНА ПРАВДА"</t>
   </si>
   <si>
     <t>21.6.2007.</t>
   </si>
   <si>
     <t>Нови Сад</t>
   </si>
   <si>
     <t>Јарослава Богићевић</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>„Заједно за Шумадију"</t>
   </si>
   <si>
     <t>„Заједно"</t>
   </si>
@@ -822,51 +822,51 @@
   <si>
     <t>5.2.2008.</t>
   </si>
   <si>
     <t>Драган Ђилас</t>
   </si>
   <si>
     <t>42.</t>
   </si>
   <si>
     <t>ДЕМОКРАТСКИ САВЕЗ БУГАРА - ДЕМОКРАТИЧЕН СЪЮЗ НА БЪЛГАРИТЕ</t>
   </si>
   <si>
     <t>ДСБ</t>
   </si>
   <si>
     <t>20.10.1990.</t>
   </si>
   <si>
     <t>16.2.2010.</t>
   </si>
   <si>
     <t>Босилеград</t>
   </si>
   <si>
-    <t>Драгољуб Иванчов</t>
+    <t>Бојчо Димитров</t>
   </si>
   <si>
     <t>43.</t>
   </si>
   <si>
     <t>ПАРТИЈА БУГАРА СРБИЈЕ – ПАРТИЯ НА БЪЛГАРИТЕ В СЪРБИЯ</t>
   </si>
   <si>
     <t>ПБС</t>
   </si>
   <si>
     <t>18.3.2007.</t>
   </si>
   <si>
     <t>Зоран Николов</t>
   </si>
   <si>
     <t>44.</t>
   </si>
   <si>
     <t>Бошњачко демократска странка Санџака –Bošnjačko demokratska stranka Sandžaka</t>
   </si>
   <si>
     <t>БДСС-BDSS</t>
   </si>
@@ -2280,57 +2280,60 @@
   <si>
     <t>122.</t>
   </si>
   <si>
     <t>ЕВРОПСКА ЗЕЛЕНА ПАРТИЈА - ЕВРОПЕЙСКАЯ ПАРТИЯ ЗЕЛЕНЫХ</t>
   </si>
   <si>
     <t>ЕЗП - ЕПЗ</t>
   </si>
   <si>
     <t>9.11.2019.</t>
   </si>
   <si>
     <t>30.12.2019.</t>
   </si>
   <si>
     <t>Дејан Павловић</t>
   </si>
   <si>
     <t>123.</t>
   </si>
   <si>
     <t>РАТНИ ВЕТЕРАНИ ЗА СРБИЈУ - VOJNOVI VETERANI PRE SRBSKO</t>
   </si>
   <si>
+    <t>РАТНИ ВЕТЕРАНИ</t>
+  </si>
+  <si>
     <t>16.11.2019.</t>
   </si>
   <si>
     <t>8.1.2020.</t>
   </si>
   <si>
-    <t>Јан Суђи</t>
+    <t>Жељко Вукелић</t>
   </si>
   <si>
     <t>124.</t>
   </si>
   <si>
     <t>„Доста је било"</t>
   </si>
   <si>
     <t>„ДЈБ"</t>
   </si>
   <si>
     <t>27.1.2022.</t>
   </si>
   <si>
     <t>11.2.2022.</t>
   </si>
   <si>
     <t>Саша Радуловић</t>
   </si>
   <si>
     <t>125.</t>
   </si>
   <si>
     <t>Бошњачко српски савез</t>
   </si>
@@ -2496,51 +2499,72 @@
   <si>
     <t>Добросав Марић</t>
   </si>
   <si>
     <t>134.</t>
   </si>
   <si>
     <t>Странка Руско-Српских Родољуба</t>
   </si>
   <si>
     <t>СРСР</t>
   </si>
   <si>
     <t>25.11.2025.</t>
   </si>
   <si>
     <t>2.3.2026.</t>
   </si>
   <si>
     <t>Крушевац</t>
   </si>
   <si>
     <t>Дејан Банковић</t>
   </si>
   <si>
-    <t>Ажурирано 14.03.2026</t>
+    <t>135.</t>
+  </si>
+  <si>
+    <t>ПОКРЕТ МИ СНАГА НАРОДА</t>
+  </si>
+  <si>
+    <t>МИСН</t>
+  </si>
+  <si>
+    <t>15.12.2025.</t>
+  </si>
+  <si>
+    <t>16.3.2026.</t>
+  </si>
+  <si>
+    <t>Булевар ослобођења 83</t>
+  </si>
+  <si>
+    <t>Бранимир Несторовић</t>
+  </si>
+  <si>
+    <t>Ажурирано 01.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000" tint="0"/>
@@ -2563,51 +2587,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1153"/>
+  <dimension ref="A1:B1162"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="52.8953857421875" customWidth="1"/>
     <col min="2" max="2" width="107.369514465332" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>3</v>
@@ -9993,728 +10017,792 @@
       <c r="A1050" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1050" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1051" s="2" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B1052" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1053" s="0" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1054" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1055" s="0" t="s">
-        <v>41</v>
+        <v>760</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1056" s="0" t="s">
-        <v>760</v>
-[...6 lines deleted...]
-      <c r="B1058" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1057" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1059" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1059" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="0" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B1060" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1060" s="2" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1061" s="0" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1062" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1063" s="0" t="s">
-        <v>13</v>
+        <v>766</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1064" s="0" t="s">
-        <v>766</v>
-[...6 lines deleted...]
-      <c r="B1066" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1065" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1067" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1067" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4</v>
+      </c>
+      <c r="B1068" s="2" t="s">
+        <v>769</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1069" s="0" t="s">
-        <v>769</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1070" s="0" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1071" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1072" s="0" t="s">
-        <v>422</v>
+        <v>772</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>772</v>
-[...6 lines deleted...]
-      <c r="B1075" s="0" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1074" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1076" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1076" s="0" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B1077" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1077" s="2" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1078" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1079" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1080" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1081" s="0" t="s">
         <v>779</v>
       </c>
     </row>
-    <row r="1083">
-[...3 lines deleted...]
-      <c r="B1083" s="0" t="s">
+    <row r="1082">
+      <c r="A1082" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1082" s="0" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1084" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1084" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>4</v>
+      </c>
+      <c r="B1085" s="2" t="s">
+        <v>782</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1086" s="0" t="s">
-        <v>782</v>
+        <v>131</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1088" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1089" s="0" t="s">
-        <v>134</v>
+        <v>785</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1090" s="0" t="s">
-        <v>785</v>
-[...6 lines deleted...]
-      <c r="B1092" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="1091">
+      <c r="A1091" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1091" s="0" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1093" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1093" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B1094" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1094" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1095" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1097" s="0" t="s">
-        <v>778</v>
+        <v>791</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1098" s="0" t="s">
-        <v>791</v>
-[...6 lines deleted...]
-      <c r="B1100" s="0" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1099">
+      <c r="A1099" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1099" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1101" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1101" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="0" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B1102" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1102" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1103" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1104" s="0" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1105" s="0" t="s">
-        <v>796</v>
-[...6 lines deleted...]
-      <c r="B1107" s="0" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="1106">
+      <c r="A1106" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1106" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1108" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1108" s="0" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>4</v>
+      </c>
+      <c r="B1109" s="2" t="s">
+        <v>799</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>799</v>
+        <v>246</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1114" s="0" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="1116">
-[...3 lines deleted...]
-      <c r="B1116" s="0" t="s">
+    <row r="1115">
+      <c r="A1115" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1115" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1117" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1117" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>4</v>
+      </c>
+      <c r="B1118" s="2" t="s">
+        <v>806</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1119" s="0" t="s">
-        <v>806</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1120" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1121" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>23</v>
+        <v>809</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1123" s="0" t="s">
-        <v>809</v>
-[...6 lines deleted...]
-      <c r="B1125" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1124">
+      <c r="A1124" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1124" s="0" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1126" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1126" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>4</v>
+      </c>
+      <c r="B1127" s="2" t="s">
+        <v>812</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>812</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1129" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1130" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1131" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="1134">
-[...3 lines deleted...]
-      <c r="B1134" s="0" t="s">
+    <row r="1133">
+      <c r="A1133" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1133" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1135" s="0" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>4</v>
+      </c>
+      <c r="B1136" s="2" t="s">
+        <v>819</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1137" s="0" t="s">
-        <v>819</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1138" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1139" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1140" s="0" t="s">
-        <v>66</v>
+        <v>822</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1141" s="0" t="s">
-        <v>822</v>
-[...6 lines deleted...]
-      <c r="B1143" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="1142">
+      <c r="A1142" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1142" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" s="0" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B1144" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1144" s="0" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" s="0" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>4</v>
+      </c>
+      <c r="B1145" s="2" t="s">
+        <v>825</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" s="0" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B1146" s="0" t="s">
-        <v>825</v>
+        <v>569</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" s="0" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1147" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" s="0" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B1148" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" s="0" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1149" s="0" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" s="0" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B1150" s="0" t="s">
         <v>829</v>
       </c>
     </row>
+    <row r="1151">
+      <c r="A1151" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1151" s="0" t="s">
+        <v>830</v>
+      </c>
+    </row>
     <row r="1153">
-      <c r="B1153" s="1" t="s">
-        <v>830</v>
+      <c r="A1153" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1153" s="0" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1154" s="2" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1155" s="0" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1156" s="0" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1157" s="0" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1158" s="0" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1159" s="0" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="1162">
+      <c r="B1162" s="1" t="s">
+        <v>838</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>