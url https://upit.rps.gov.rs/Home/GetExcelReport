--- v4 (2026-04-30)
+++ v5 (2026-06-25)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="839" uniqueCount="839">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="844">
   <si>
     <t>Министарство државне управе и локалне самоуправе</t>
   </si>
   <si>
     <t>ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТРАНАКА</t>
   </si>
   <si>
     <t xml:space="preserve">Редни број уписа: </t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">Назив политичке странке: </t>
   </si>
   <si>
     <t>Демократска странка</t>
   </si>
   <si>
     <t xml:space="preserve">Скраћени назив: </t>
   </si>
   <si>
     <t>ДС</t>
   </si>
   <si>
@@ -375,51 +375,51 @@
   <si>
     <t>14.12.2009.</t>
   </si>
   <si>
     <t>Латиф Ђерлек</t>
   </si>
   <si>
     <t>18.</t>
   </si>
   <si>
     <t>Странка демократске акције Санџака – Stranka demokratske akcije Sandžaka</t>
   </si>
   <si>
     <t>СДА Санџака</t>
   </si>
   <si>
     <t>21.8.1996.</t>
   </si>
   <si>
     <t>др Сулејман Угљанин</t>
   </si>
   <si>
     <t>19.</t>
   </si>
   <si>
-    <t>Реформисти Војводине</t>
+    <t>РЕФОРМИСТИ ВОЈВОДИНЕ</t>
   </si>
   <si>
     <t>РВ</t>
   </si>
   <si>
     <t>7.4.2006.</t>
   </si>
   <si>
     <t>23.12.2009.</t>
   </si>
   <si>
     <t>Нови Сад, Сремска Каменица</t>
   </si>
   <si>
     <t>Недељко Шљиванац</t>
   </si>
   <si>
     <t>20.</t>
   </si>
   <si>
     <t>Демократска Унија Долине – Bashkimi Demokratik i Luginës</t>
   </si>
   <si>
     <t>албанске</t>
   </si>
@@ -579,51 +579,51 @@
   <si>
     <t>Покрет мађарске наде - Magyar Remény Mozgalom</t>
   </si>
   <si>
     <t>ПМН-MRM</t>
   </si>
   <si>
     <t>27.1.2009.</t>
   </si>
   <si>
     <t>14.1.2010.</t>
   </si>
   <si>
     <t>Балинт Ласло</t>
   </si>
   <si>
     <t>14.12.2018.</t>
   </si>
   <si>
     <t>29.</t>
   </si>
   <si>
     <t>Демократска партија Санџака - Demokratska partija Sandzaka</t>
   </si>
   <si>
-    <t>ДСП -DSP</t>
+    <t>ДПС -DPS</t>
   </si>
   <si>
     <t>29.8.2007.</t>
   </si>
   <si>
     <t>Пријепоље</t>
   </si>
   <si>
     <t>Зулкефил Садовић</t>
   </si>
   <si>
     <t>30.</t>
   </si>
   <si>
     <t xml:space="preserve">Влашка народна странка  –  Partia neamului rumânesc</t>
   </si>
   <si>
     <t>влашке</t>
   </si>
   <si>
     <t>ВHС-PNR</t>
   </si>
   <si>
     <t>25.4.2004.</t>
   </si>
@@ -2223,51 +2223,51 @@
   <si>
     <t>119.</t>
   </si>
   <si>
     <t>ВЛАШКА СТРАНКА МОСТ</t>
   </si>
   <si>
     <t>ВСМ</t>
   </si>
   <si>
     <t>25.11.2017.</t>
   </si>
   <si>
     <t>29.1.2018.</t>
   </si>
   <si>
     <t>Петровац на Млави</t>
   </si>
   <si>
     <t>Слободан Перић</t>
   </si>
   <si>
     <t>120.</t>
   </si>
   <si>
-    <t>Здрава Србија</t>
+    <t>ЗДРАВА СРБИЈА</t>
   </si>
   <si>
     <t>1.2.2019.</t>
   </si>
   <si>
     <t>4.3.2019.</t>
   </si>
   <si>
     <t>Чајетина</t>
   </si>
   <si>
     <t>Милан Стаматовић</t>
   </si>
   <si>
     <t>121.</t>
   </si>
   <si>
     <t>Српска странка Заветници</t>
   </si>
   <si>
     <t>Заветници</t>
   </si>
   <si>
     <t>4.6.2019.</t>
   </si>
@@ -2514,57 +2514,72 @@
   <si>
     <t>2.3.2026.</t>
   </si>
   <si>
     <t>Крушевац</t>
   </si>
   <si>
     <t>Дејан Банковић</t>
   </si>
   <si>
     <t>135.</t>
   </si>
   <si>
     <t>ПОКРЕТ МИ СНАГА НАРОДА</t>
   </si>
   <si>
     <t>МИСН</t>
   </si>
   <si>
     <t>15.12.2025.</t>
   </si>
   <si>
     <t>16.3.2026.</t>
   </si>
   <si>
-    <t>Булевар ослобођења 83</t>
-[...1 lines deleted...]
-  <si>
     <t>Бранимир Несторовић</t>
   </si>
   <si>
-    <t>Ажурирано 01.05.2026</t>
+    <t>136.</t>
+  </si>
+  <si>
+    <t>Радничка партија</t>
+  </si>
+  <si>
+    <t>Радничка</t>
+  </si>
+  <si>
+    <t>6.2.2026.</t>
+  </si>
+  <si>
+    <t>27.4.2026.</t>
+  </si>
+  <si>
+    <t>Жељко Веселиновић</t>
+  </si>
+  <si>
+    <t>Ажурирано 25.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000" tint="0"/>
@@ -2587,51 +2602,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1162"/>
+  <dimension ref="A1:B1170"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="52.8953857421875" customWidth="1"/>
     <col min="2" max="2" width="107.369514465332" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>3</v>
@@ -10764,45 +10779,101 @@
       <c r="B1155" s="0" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1156" s="0" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1157" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B1158" s="0" t="s">
-        <v>836</v>
+        <v>572</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B1159" s="0" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1161" s="0" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="1162">
-      <c r="B1162" s="1" t="s">
+      <c r="A1162" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1162" s="2" t="s">
         <v>838</v>
+      </c>
+    </row>
+    <row r="1163">
+      <c r="A1163" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1163" s="0" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1164">
+      <c r="A1164" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1164" s="0" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="1165">
+      <c r="A1165" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1165" s="0" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1166">
+      <c r="A1166" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1166" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1167">
+      <c r="A1167" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1167" s="0" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1170">
+      <c r="B1170" s="1" t="s">
+        <v>843</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>