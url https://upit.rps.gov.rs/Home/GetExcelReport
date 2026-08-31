--- v5 (2026-06-25)
+++ v6 (2026-08-31)
@@ -168,51 +168,51 @@
   <si>
     <t>22.4.2008.</t>
   </si>
   <si>
     <t>Крагујевац</t>
   </si>
   <si>
     <t>Верољуб Стевановић</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>Социјалдемократска партија Србије</t>
   </si>
   <si>
     <t>СДП Србије</t>
   </si>
   <si>
     <t>31.8.2001.</t>
   </si>
   <si>
     <t>5.10.2009.</t>
   </si>
   <si>
-    <t>Расим Љајић</t>
+    <t>Југ Радивојевић</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
     <t>Странка за Санџак</t>
   </si>
   <si>
     <t>СЗС</t>
   </si>
   <si>
     <t>28.1.2001.</t>
   </si>
   <si>
     <t>14.10.2009.</t>
   </si>
   <si>
     <t>Февзија Мурић</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>„Нова Србија"</t>
   </si>
@@ -993,51 +993,51 @@
   <si>
     <t>ПДП-LPD</t>
   </si>
   <si>
     <t>7.5.2005.</t>
   </si>
   <si>
     <t>25.2.2010.</t>
   </si>
   <si>
     <t>Бујановац</t>
   </si>
   <si>
     <t>Shqiprim Musliu</t>
   </si>
   <si>
     <t>52.</t>
   </si>
   <si>
     <t>Демократски блок</t>
   </si>
   <si>
     <t>30.4.2009.</t>
   </si>
   <si>
-    <t>Миљана Јовановић</t>
+    <t>Нинослав Јовановић</t>
   </si>
   <si>
     <t>53.</t>
   </si>
   <si>
     <t>Влашка странка</t>
   </si>
   <si>
     <t>ВС</t>
   </si>
   <si>
     <t>1.2.2008.</t>
   </si>
   <si>
     <t>Неготин</t>
   </si>
   <si>
     <t>Владимир Угриновић</t>
   </si>
   <si>
     <t>54.</t>
   </si>
   <si>
     <t>Демократска партија Албанаца – Partia demokratike Shqiptare</t>
   </si>
@@ -1443,51 +1443,51 @@
   <si>
     <t>15.2.2000.</t>
   </si>
   <si>
     <t>18.11.2010.</t>
   </si>
   <si>
     <t>Сврљиг</t>
   </si>
   <si>
     <t>Милија Милетић</t>
   </si>
   <si>
     <t>76.</t>
   </si>
   <si>
     <t>Српска левица</t>
   </si>
   <si>
     <t>28.11.2010.</t>
   </si>
   <si>
     <t>20.1.2011.</t>
   </si>
   <si>
-    <t>Милош Стевановић</t>
+    <t>Радослав Милојичић</t>
   </si>
   <si>
     <t>77.</t>
   </si>
   <si>
     <t>Бошњачка демократска заједница-Bošnjačka demokratska zajednica</t>
   </si>
   <si>
     <t>БДЗ-BDZ</t>
   </si>
   <si>
     <t>25.12.2010.</t>
   </si>
   <si>
     <t>8.4.2011.</t>
   </si>
   <si>
     <t>Емир Елфић</t>
   </si>
   <si>
     <t>78.</t>
   </si>
   <si>
     <t>Заједница Срба</t>
   </si>
@@ -1725,51 +1725,51 @@
   <si>
     <t>Суботица, Ђурђин</t>
   </si>
   <si>
     <t>Салих Саитовић</t>
   </si>
   <si>
     <t>91.</t>
   </si>
   <si>
     <t>Странка Руса Србије</t>
   </si>
   <si>
     <t>руске</t>
   </si>
   <si>
     <t>РУС</t>
   </si>
   <si>
     <t>10.4.2012.</t>
   </si>
   <si>
     <t>Београд, Вождовац</t>
   </si>
   <si>
-    <t>Драган Цветковић</t>
+    <t>Љубомир Плавшић</t>
   </si>
   <si>
     <t>92.</t>
   </si>
   <si>
     <t>„Нова - Да се струка пита“</t>
   </si>
   <si>
     <t>„Нова - Д2СП“</t>
   </si>
   <si>
     <t>7.4.2013.</t>
   </si>
   <si>
     <t>29.5.2013.</t>
   </si>
   <si>
     <t>Владимир Ковачевић</t>
   </si>
   <si>
     <t>93.</t>
   </si>
   <si>
     <t>УЈЕДИЊЕНИ РЕГИОНИ СРБИЈЕ</t>
   </si>
@@ -2535,51 +2535,51 @@
   <si>
     <t>16.3.2026.</t>
   </si>
   <si>
     <t>Бранимир Несторовић</t>
   </si>
   <si>
     <t>136.</t>
   </si>
   <si>
     <t>Радничка партија</t>
   </si>
   <si>
     <t>Радничка</t>
   </si>
   <si>
     <t>6.2.2026.</t>
   </si>
   <si>
     <t>27.4.2026.</t>
   </si>
   <si>
     <t>Жељко Веселиновић</t>
   </si>
   <si>
-    <t>Ажурирано 25.06.2026</t>
+    <t>Ажурирано 31.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000" tint="0"/>