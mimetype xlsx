--- v6 (2026-08-31)
+++ v7 (2026-10-15)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="844" uniqueCount="844">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="857" uniqueCount="857">
   <si>
     <t>Министарство државне управе и локалне самоуправе</t>
   </si>
   <si>
     <t>ИЗВОД ИЗ РЕГИСТРА ПОЛИТИЧКИХ СТРАНАКА</t>
   </si>
   <si>
     <t xml:space="preserve">Редни број уписа: </t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t xml:space="preserve">Назив политичке странке: </t>
   </si>
   <si>
     <t>Демократска странка</t>
   </si>
   <si>
     <t xml:space="preserve">Скраћени назив: </t>
   </si>
   <si>
     <t>ДС</t>
   </si>
   <si>
@@ -453,60 +453,63 @@
   <si>
     <t>29.12.2009.</t>
   </si>
   <si>
     <t xml:space="preserve">Чедомир  Јовановић</t>
   </si>
   <si>
     <t>22.</t>
   </si>
   <si>
     <t>Социјалистичка партија Србије</t>
   </si>
   <si>
     <t>СПС</t>
   </si>
   <si>
     <t>17.7.1990.</t>
   </si>
   <si>
     <t>Ивица Дачић</t>
   </si>
   <si>
     <t>23.</t>
   </si>
   <si>
-    <t>Демохришћанска странка Србије</t>
-[...2 lines deleted...]
-    <t>ДХСС</t>
+    <t>ЛИБЕРАЛНО ЗЕЛЕНА СТРАНКА</t>
+  </si>
+  <si>
+    <t>ЛЗС</t>
   </si>
   <si>
     <t>7.5.1997.</t>
   </si>
   <si>
-    <t>Олгица Батић</t>
+    <t>Београд, Звездара</t>
+  </si>
+  <si>
+    <t>Дејан Жујовић</t>
   </si>
   <si>
     <t>24.</t>
   </si>
   <si>
     <t>Демократска партија Бугара – Демокрaтическа партия на Българите</t>
   </si>
   <si>
     <t>бугарске</t>
   </si>
   <si>
     <t>ДПБ</t>
   </si>
   <si>
     <t>27.3.2007.</t>
   </si>
   <si>
     <t>30.12.2009.</t>
   </si>
   <si>
     <t>Димитровград</t>
   </si>
   <si>
     <t>Небојша Иванов</t>
   </si>
@@ -1272,53 +1275,50 @@
   <si>
     <t>русинске</t>
   </si>
   <si>
     <t>1.10.2006.</t>
   </si>
   <si>
     <t>Сремска Митровица</t>
   </si>
   <si>
     <t>Мирослав Бесермењи</t>
   </si>
   <si>
     <t>67.</t>
   </si>
   <si>
     <t>Српска монархистичка странка</t>
   </si>
   <si>
     <t>СМС</t>
   </si>
   <si>
     <t>20.10.2001.</t>
   </si>
   <si>
-    <t>Београд, Звездара</t>
-[...1 lines deleted...]
-  <si>
     <t>Славиша Несторовић</t>
   </si>
   <si>
     <t>68.</t>
   </si>
   <si>
     <t>САВЕЗ БАЧКИХ БУЊЕВАЦА</t>
   </si>
   <si>
     <t>СББ</t>
   </si>
   <si>
     <t>10.5.2007.</t>
   </si>
   <si>
     <t>15.4.2010.</t>
   </si>
   <si>
     <t>Мирко Бајић</t>
   </si>
   <si>
     <t>69.</t>
   </si>
   <si>
     <t>Покрет слободних грађана</t>
@@ -2184,54 +2184,54 @@
   <si>
     <t>Игор Јакшић</t>
   </si>
   <si>
     <t>117.</t>
   </si>
   <si>
     <t>Покрет обнове Краљевине Србије</t>
   </si>
   <si>
     <t>ПОКС</t>
   </si>
   <si>
     <t>18.6.2017.</t>
   </si>
   <si>
     <t>12.7.2017.</t>
   </si>
   <si>
     <t>Војислав Михаиловић</t>
   </si>
   <si>
     <t>118.</t>
   </si>
   <si>
-    <t>Јaкa Србија - Silné Srbsko</t>
-[...2 lines deleted...]
-    <t>ЈС-СС</t>
+    <t>ГРУДА-GRUDA</t>
+  </si>
+  <si>
+    <t>ГРУДА</t>
   </si>
   <si>
     <t>27.2.2017.</t>
   </si>
   <si>
     <t>19.7.2017.</t>
   </si>
   <si>
     <t>Витомир Недељковић</t>
   </si>
   <si>
     <t>119.</t>
   </si>
   <si>
     <t>ВЛАШКА СТРАНКА МОСТ</t>
   </si>
   <si>
     <t>ВСМ</t>
   </si>
   <si>
     <t>25.11.2017.</t>
   </si>
   <si>
     <t>29.1.2018.</t>
   </si>
@@ -2535,51 +2535,90 @@
   <si>
     <t>16.3.2026.</t>
   </si>
   <si>
     <t>Бранимир Несторовић</t>
   </si>
   <si>
     <t>136.</t>
   </si>
   <si>
     <t>Радничка партија</t>
   </si>
   <si>
     <t>Радничка</t>
   </si>
   <si>
     <t>6.2.2026.</t>
   </si>
   <si>
     <t>27.4.2026.</t>
   </si>
   <si>
     <t>Жељко Веселиновић</t>
   </si>
   <si>
-    <t>Ажурирано 31.08.2026</t>
+    <t>137.</t>
+  </si>
+  <si>
+    <t>ЦРНОГОРСКА ДЕМОКРАТСКА ПАРТИЈА</t>
+  </si>
+  <si>
+    <t>ЦДП</t>
+  </si>
+  <si>
+    <t>26.7.2026.</t>
+  </si>
+  <si>
+    <t>1.9.2026.</t>
+  </si>
+  <si>
+    <t>Београд, Палилула</t>
+  </si>
+  <si>
+    <t>Ратко Минић</t>
+  </si>
+  <si>
+    <t>138.</t>
+  </si>
+  <si>
+    <t>СТРАНКА РУСКО-СРПСКОГ ЈЕДИНСТВА</t>
+  </si>
+  <si>
+    <t>СРСЈ</t>
+  </si>
+  <si>
+    <t>9.8.2026.</t>
+  </si>
+  <si>
+    <t>4.9.2026.</t>
+  </si>
+  <si>
+    <t>Раде Савић</t>
+  </si>
+  <si>
+    <t>Ажурирано 15.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000" tint="0"/>
@@ -2602,51 +2641,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:B1170"/>
+  <dimension ref="A1:B1188"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="52.8953857421875" customWidth="1"/>
     <col min="2" max="2" width="107.369514465332" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>3</v>
@@ -3955,2803 +3994,2803 @@
       <c r="B190" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B346" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B350" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B354" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B363" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B372" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B382" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B391" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B399" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B408" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B416" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B424" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B433" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B434" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B442" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B446" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B460" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B464" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B468" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B485" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B494" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B499" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B507" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B511" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B524" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B528" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B537" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B546" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B564" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B573" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>422</v>
+        <v>152</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B578" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B585" s="0" t="s">
         <v>428</v>
       </c>
@@ -6827,51 +6866,51 @@
       <c r="B595" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B597" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B598" s="2" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B600" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B601" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B602" s="0" t="s">
         <v>439</v>
       </c>
@@ -6891,51 +6930,51 @@
       <c r="B604" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B606" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B607" s="2" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B610" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B611" s="0" t="s">
         <v>446</v>
       </c>
@@ -6955,51 +6994,51 @@
       <c r="B613" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B616" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B618" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>453</v>
       </c>
@@ -7083,51 +7122,51 @@
       <c r="B631" s="3" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B633" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B634" s="2" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B636" s="0" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B637" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B638" s="0" t="s">
         <v>41</v>
       </c>
@@ -7195,51 +7234,51 @@
       <c r="B647" s="0" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B649" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B650" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B652" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B653" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B654" s="0" t="s">
         <v>13</v>
       </c>
@@ -7371,51 +7410,51 @@
       <c r="B672" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B674" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B675" s="2" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B677" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B678" s="0" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B679" s="0" t="s">
         <v>496</v>
       </c>
@@ -7531,83 +7570,83 @@
       <c r="B695" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B699" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B701" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B702" s="2" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B704" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B705" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B706" s="0" t="s">
         <v>516</v>
       </c>
@@ -7627,51 +7666,51 @@
       <c r="B708" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B710" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B711" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B713" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B714" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B715" s="0" t="s">
         <v>13</v>
       </c>
@@ -7739,51 +7778,51 @@
       <c r="B724" s="0" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B726" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B727" s="2" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B730" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>534</v>
       </c>
@@ -7803,59 +7842,59 @@
       <c r="B733" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B735" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B736" s="2" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B739" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B740" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B741" s="0" t="s">
         <v>74</v>
       </c>
@@ -7987,115 +8026,115 @@
       <c r="B759" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B761" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B762" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B764" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B765" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B766" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B768" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B770" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B771" s="2" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B773" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B774" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B775" s="0" t="s">
         <v>564</v>
       </c>
@@ -8291,51 +8330,51 @@
       <c r="B803" s="0" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B804" s="2" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B805" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B807" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B808" s="0" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B809" s="0" t="s">
         <v>587</v>
       </c>
@@ -8515,51 +8554,51 @@
       <c r="B834" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B836" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B837" s="2" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B839" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B840" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B841" s="0" t="s">
         <v>611</v>
       </c>
@@ -8635,51 +8674,51 @@
       <c r="B851" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B854" s="2" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B856" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B857" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B858" s="0" t="s">
         <v>623</v>
       </c>
@@ -8755,51 +8794,51 @@
       <c r="B868" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B870" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B871" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B873" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B874" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>635</v>
       </c>
@@ -8995,51 +9034,51 @@
       <c r="B902" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B904" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B905" s="2" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B907" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B908" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B909" s="0" t="s">
         <v>659</v>
       </c>
@@ -9171,59 +9210,59 @@
       <c r="B927" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B929" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B930" s="2" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B934" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B935" s="0" t="s">
         <v>13</v>
       </c>
@@ -9235,75 +9274,75 @@
       <c r="B936" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B938" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B939" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B944" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B946" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B947" s="2" t="s">
         <v>683</v>
       </c>
@@ -9355,51 +9394,51 @@
       <c r="B953" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B955" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B956" s="2" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B960" s="0" t="s">
         <v>692</v>
       </c>
@@ -9419,51 +9458,51 @@
       <c r="B962" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B964" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B965" s="2" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B967" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B968" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B969" s="0" t="s">
         <v>698</v>
       </c>
@@ -9723,51 +9762,51 @@
       <c r="B1005" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1007" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1008" s="2" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B1009" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1012" s="0" t="s">
         <v>729</v>
       </c>
@@ -9787,51 +9826,51 @@
       <c r="B1014" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1016" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1017" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B1018" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1019" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1020" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1021" s="0" t="s">
         <v>735</v>
       </c>
@@ -10027,51 +10066,51 @@
       <c r="B1048" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1050" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1051" s="2" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B1052" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1053" s="0" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1054" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1055" s="0" t="s">
         <v>760</v>
       </c>
@@ -10179,51 +10218,51 @@
       <c r="B1070" s="0" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1071" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1072" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B1073" s="0" t="s">
-        <v>422</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B1074" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1076" s="0" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1077" s="2" t="s">
         <v>775</v>
       </c>
@@ -10435,51 +10474,51 @@
       <c r="B1106" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="0" t="s">
         <v>2</v>
       </c>
       <c r="B1108" s="0" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="0" t="s">
         <v>4</v>
       </c>
       <c r="B1109" s="2" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B1110" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B1111" s="0" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>802</v>
       </c>
@@ -10846,34 +10885,162 @@
     </row>
     <row r="1165">
       <c r="A1165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B1165" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B1166" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B1167" s="0" t="s">
         <v>842</v>
       </c>
     </row>
+    <row r="1169">
+      <c r="A1169" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1169" s="0" t="s">
+        <v>843</v>
+      </c>
+    </row>
     <row r="1170">
-      <c r="B1170" s="1" t="s">
-        <v>843</v>
+      <c r="A1170" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1170" s="2" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="1171">
+      <c r="A1171" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1171" s="0" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="1172">
+      <c r="A1172" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1172" s="0" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="1173">
+      <c r="A1173" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1173" s="0" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="1174">
+      <c r="A1174" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1174" s="0" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1175">
+      <c r="A1175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1175" s="0" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="1176">
+      <c r="A1176" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1176" s="0" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="1178">
+      <c r="A1178" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1178" s="0" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1179">
+      <c r="A1179" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1179" s="2" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1180">
+      <c r="A1180" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1180" s="0" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="1181">
+      <c r="A1181" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1181" s="0" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="1182">
+      <c r="A1182" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1182" s="0" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1183">
+      <c r="A1183" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1183" s="0" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="1184">
+      <c r="A1184" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1184" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1185">
+      <c r="A1185" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1185" s="0" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1188">
+      <c r="B1188" s="1" t="s">
+        <v>856</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>